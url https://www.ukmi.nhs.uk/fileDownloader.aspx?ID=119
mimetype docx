--- v0 (2025-11-03)
+++ v1 (2026-05-02)
@@ -8,82 +8,81 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="243FCEEE" w14:textId="5DF710A9" w:rsidR="00466FD1" w:rsidRPr="00656FA6" w:rsidRDefault="006338D8" w:rsidP="00656FA6">
+    <w:p w14:paraId="243FCEEE" w14:textId="5DF710A9" w:rsidR="00466FD1" w:rsidRPr="00656FA6" w:rsidRDefault="006338D8" w:rsidP="00382297">
       <w:pPr>
         <w:ind w:left="567"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk506456363"/>
       <w:r w:rsidRPr="00656FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FCAB741" wp14:editId="42488805">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FCAB741" wp14:editId="0A75BB99">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>4257675</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-536575</wp:posOffset>
+              <wp:posOffset>-498475</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1733550" cy="964565"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="UKMi blue-on-white 200px GIF"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="UKMi blue-on-white 200px GIF"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -139,2183 +138,1787 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0621B0E1" w14:textId="77777777" w:rsidR="00466FD1" w:rsidRPr="00656FA6" w:rsidRDefault="00466FD1" w:rsidP="00656FA6">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB5C478" w14:textId="614DB609" w:rsidR="00466FD1" w:rsidRPr="00DB3729" w:rsidRDefault="00810265" w:rsidP="00656FA6">
+    <w:p w14:paraId="5DB5C478" w14:textId="614DB609" w:rsidR="00466FD1" w:rsidRPr="00382297" w:rsidRDefault="00810265" w:rsidP="00656FA6">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk175147846"/>
-      <w:r w:rsidRPr="00DB3729">
+      <w:r w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual </w:t>
       </w:r>
-      <w:r w:rsidR="00466FD1" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="00466FD1" w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>National Medicines Information</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3729" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="00DB3729" w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00466FD1" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="00466FD1" w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Training Course</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2189" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="00CF2189" w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CF2189" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="00CF2189" w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vNMITC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CF2189" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="00CF2189" w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3729">
+      <w:r w:rsidR="00DB3729" w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Programme</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="213F28FB" w14:textId="77777777" w:rsidR="00466FD1" w:rsidRPr="00656FA6" w:rsidRDefault="00466FD1" w:rsidP="00656FA6">
+    <w:p w14:paraId="213F28FB" w14:textId="77777777" w:rsidR="00466FD1" w:rsidRPr="00382297" w:rsidRDefault="00466FD1" w:rsidP="00656FA6">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8630E9" w14:textId="298F320B" w:rsidR="00382589" w:rsidRPr="00DB3729" w:rsidRDefault="00810265" w:rsidP="00656FA6">
+    <w:p w14:paraId="1B8630E9" w14:textId="298F320B" w:rsidR="00382589" w:rsidRPr="00382297" w:rsidRDefault="00810265" w:rsidP="00656FA6">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3729">
+      <w:r w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starting </w:t>
       </w:r>
-      <w:r w:rsidR="00382589" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="00382589" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wednesday </w:t>
       </w:r>
-      <w:r w:rsidR="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="000C49C5" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="000C49C5" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="000C49C5" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="000C49C5" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009612DD">
+      <w:r w:rsidR="009612DD" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
-      <w:r w:rsidR="000C49C5" w:rsidRPr="00DB3729">
+      <w:r w:rsidR="000C49C5" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044E8C7B" w14:textId="444BFCDE" w:rsidR="00A15BCB" w:rsidRPr="00656FA6" w:rsidRDefault="00A15BCB" w:rsidP="00656FA6">
+    <w:p w14:paraId="044E8C7B" w14:textId="444BFCDE" w:rsidR="00A15BCB" w:rsidRPr="00382297" w:rsidRDefault="00A15BCB" w:rsidP="00656FA6">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656FA6">
+      <w:r w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(The course programme will </w:t>
       </w:r>
-      <w:r w:rsidR="00195CA4" w:rsidRPr="00656FA6">
+      <w:r w:rsidR="00195CA4" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">finish </w:t>
       </w:r>
-      <w:r w:rsidR="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="00195CA4" w:rsidRPr="00656FA6">
+      <w:r w:rsidR="00195CA4" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Friday</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3ED6" w:rsidRPr="00B90F25">
+      <w:r w:rsidR="00EB3ED6" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
-      <w:r w:rsidR="0047641D" w:rsidRPr="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> November</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3ED6" w:rsidRPr="00B90F25">
+      <w:r w:rsidR="00EB3ED6" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="0047641D">
+      <w:r w:rsidR="0047641D" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00EF2A34" w:rsidRPr="00656FA6">
+      <w:r w:rsidR="00EF2A34" w:rsidRPr="00382297">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774C9522" w14:textId="77777777" w:rsidR="00466FD1" w:rsidRPr="00656FA6" w:rsidRDefault="00466FD1" w:rsidP="00656FA6">
-[...236 lines deleted...]
-    <w:p w14:paraId="2D5A279C" w14:textId="77777777" w:rsidR="00B92BEE" w:rsidRPr="00656FA6" w:rsidRDefault="00B92BEE" w:rsidP="00656FA6">
+    <w:p w14:paraId="16CD5A10" w14:textId="77777777" w:rsidR="00B92BEE" w:rsidRPr="00382297" w:rsidRDefault="00B92BEE" w:rsidP="00656FA6">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16CD5A10" w14:textId="77777777" w:rsidR="00B92BEE" w:rsidRPr="00656FA6" w:rsidRDefault="00B92BEE" w:rsidP="00656FA6">
+    <w:p w14:paraId="6AB8A1D9" w14:textId="53B1DAE8" w:rsidR="00DB3729" w:rsidRDefault="004B0A10" w:rsidP="00382297">
       <w:pPr>
         <w:ind w:left="567"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="567"/>
+      <w:r w:rsidRPr="00382297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">*Some sessions may be swapped around subject to lead or facilitator availability on the day. We will endeavour to deliver the MS Teams sessions on the dates and times listed. </w:t>
+        <w:t xml:space="preserve">Some sessions may be swapped around subject to lead or facilitator availability on the day. We will endeavour to deliver the MS Teams sessions on the dates and times listed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427F8B17" w14:textId="3207CFC4" w:rsidR="00DB3729" w:rsidRDefault="00DB3729" w:rsidP="00656FA6">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="433C2E2F" w14:textId="0A418FE4" w:rsidR="00810265" w:rsidRPr="00382297" w:rsidRDefault="00810265" w:rsidP="006B5906">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70BA66F2" w14:textId="3A0C3C76" w:rsidR="00DB3729" w:rsidRDefault="00DB3729" w:rsidP="00656FA6">
-[...170 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2122"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1503"/>
+        <w:gridCol w:w="1731"/>
+        <w:gridCol w:w="2113"/>
+        <w:gridCol w:w="3376"/>
+        <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="3BF71A43" w14:textId="7D738FF2" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="4469B8BE" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FA462B6" w14:textId="2ED23139" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="06EA689F" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Session Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>&amp; Time</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="106BC9D8" w14:textId="3D7D6574" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="69BC62F1" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Topic </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5638ADAD" w14:textId="6FCDC770" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="7B2CA6D1" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Session goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B13910B" w14:textId="11D270F0" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="7B089602" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Recorded session?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="1FB634F6" w14:textId="4A860C70" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="60D6C4F7" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A598B06" w14:textId="7EA7ACAF" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="26E127B8" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wednesday </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27BFF41E" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="26BD7764" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B75D26" w14:textId="49C4EF22" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="4D99FDFC" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54743D5A" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="27B19167" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Welcome to the course</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B4DA4D2" w14:textId="5463875A" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="6223E2A0" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA9E185" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="15B9F589" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Know the structure and function of UKMI</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – England, North Ireland, Scotland and Wales</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="563EBB98" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="1A0D4158" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="285ECECE" w14:textId="020D706D" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="099085C5" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="512384C4" w14:textId="4C174FAB" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="12ADE22D" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B0B327D" w14:textId="5934F40A" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="2A4F24E7" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40EB0F00" w14:textId="63D9F407" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="39477E58" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0787439A" w14:textId="4B854B40" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="06C6DA4D" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="009DF29E" w14:textId="692201D2" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="15B177C5" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Quality &amp; Risk Management &amp; MI (Part 1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2778EF3D" w14:textId="1CA51346" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="544C7218" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="207D579C" w14:textId="67388512" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="13C1DF09" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Know the UKMi standards, peer review an enquiry, and participate in peer review discussions</w:t>
+              <w:t xml:space="preserve">Know the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00447411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>UKMi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00447411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> standards, peer review an enquiry, and participate in peer review discussions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E55E518" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="0F96075B" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4BFFEF16" w14:textId="12CB9DFC" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="09A4F28C" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588E03A6" w14:textId="55D45F56" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="17F99916" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> except interactive group workshops </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="59C1A8B7" w14:textId="77777777" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="50926AB3" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03E44164" w14:textId="05B5D66D" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="007957BA">
+          <w:p w14:paraId="33CA8707" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Monday 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66AD4097" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="007957BA">
+          <w:p w14:paraId="7BAAF799" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7C1709" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="68E9A38A" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02768471" w14:textId="460DC3BC" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="007957BA">
+          <w:p w14:paraId="6633C1D1" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Quality &amp; Risk Management &amp; MI (Part 2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C8CAA35" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="6A9F6336" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3512F27A" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="7FAE0B38" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>KPI workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358A5F3D" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="52F1662B" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B6A897F" w14:textId="52DC3D00" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="11E95F28" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Have a better understanding of what’s available UKMi pages relevant to running an MI service</w:t>
+              <w:t xml:space="preserve">Have a better understanding of what’s available </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00447411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>UKMi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00447411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pages relevant to running an MI service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5129A999" w14:textId="58EF1D79" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="40F44BB6" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> except interactive group workshops</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="2B8DE64F" w14:textId="77777777" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="69C26BAC" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47306876" w14:textId="261453D7" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00B26357">
+          <w:p w14:paraId="1C144785" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Wednesday 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27244D1D" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00B26357">
+          <w:p w14:paraId="510881C5" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="446D40DF" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="4E675535" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B7F8B88" w14:textId="1AAAF4B1" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00B26357">
+          <w:p w14:paraId="6D3CA8A5" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Legal &amp; Ethical (Part 1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E5E7F4F" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="4B1EAC57" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F714F88" w14:textId="41DDAD21" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="72C65CBF" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Have a better understanding of legal and ethical dilemmas in MI and how to deal with them</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A46BA6F" w14:textId="29287BE6" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00672033">
+          <w:p w14:paraId="3EE0EEBE" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="197"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5633C377" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="066B3222" w14:textId="27746536" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="1ADEA145" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> except interactive group workshops</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="6A08D999" w14:textId="350BC5A4" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="0E3FA688" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BF3CC8B" w14:textId="7A4AA785" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="62A98D7C" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Friday 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B5D79A4" w14:textId="186E0C6F" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="1DA5AC62" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62FAE11D" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="77D2F960" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B455685" w14:textId="71885687" w:rsidR="00B23510" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="73B5C68B" w14:textId="77777777" w:rsidR="00382297" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Legal &amp; Ethical (Part 2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1469EFBB" w14:textId="5BE73024" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="3EB40E1C" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="00382297">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50B35723" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="1C8E0E4F" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Have a better understanding of legal and ethical dilemmas in MI and how to deal with them</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65112ACF" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="10C7A0C7" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04AEAC05" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00764095">
+          <w:p w14:paraId="556FAEFC" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F493C98" w14:textId="4F5A40FB" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="3898D855" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> except interactive group workshops</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="6942B2CC" w14:textId="5830396E" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="206FFB90" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42E2574D" w14:textId="14FFCD4E" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="3AE45C37" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Monday 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="003BFE71" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="65B27548" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="189CE3E2" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="0A4A3A0E" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="245E2373" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="5CA1D7F7" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Enquiry sharing in small groups</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A6D59C" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="47E7175D" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64D1BA8B" w14:textId="1365D7CB" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="07783590" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Group peer review using your enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57482365" w14:textId="677BE75F" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00DB3729">
+          <w:p w14:paraId="29AB8292" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="74BB87D1" w14:textId="614337F4" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="3DA414CD" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6597D13C" w14:textId="09B5A2FA" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F71BFB">
+          <w:p w14:paraId="0312919E" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2323,1124 +1926,1152 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F0B98D" w14:textId="30CB857D" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00767F4E">
+          <w:p w14:paraId="7A6906C1" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58ED7CD5" w14:textId="1C5B0084" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F71BFB">
+          <w:p w14:paraId="2A350856" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Medline &amp; Embase searching via OVID</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="386F71E9" w14:textId="32D57987" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F71BFB">
+          <w:p w14:paraId="4F8D9D23" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3696742D" w14:textId="187738D2" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00767F4E">
+          <w:p w14:paraId="06D23603" w14:textId="77777777" w:rsidR="00382297" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Have the skills to confidently use literature searching databases (Medline and Embase via OVID platform)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="496ED2F4" w14:textId="77777777" w:rsidR="00382297" w:rsidRDefault="00382297" w:rsidP="0038384B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="197"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B9FA785" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="197"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43F3A061" w14:textId="6309D752" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F71BFB">
+          <w:p w14:paraId="76EA5ABA" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> except interactive group workshops</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="49E73975" w14:textId="77777777" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="2930049A" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79C6FC44" w14:textId="5C5B2391" w:rsidR="00B23510" w:rsidRPr="004B0A10" w:rsidRDefault="00B23510" w:rsidP="00E11F86">
+          <w:p w14:paraId="5ABEC2C1" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="004B0A10" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Friday 21st</w:t>
             </w:r>
             <w:r w:rsidRPr="004B0A10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1742CCBF" w14:textId="6AA781F8" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00E11F86">
+          <w:p w14:paraId="63424E7D" w14:textId="77777777" w:rsidR="00382297" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0A10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00447411">
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C9EC3A" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B57DD8" w14:textId="1CCA7915" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F502B3">
+          <w:p w14:paraId="3A78263E" w14:textId="199E483B" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00447411">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> update</w:t>
+              <w:t>Technology &amp; Innovation in MI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A9CC17" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F502B3">
+          <w:p w14:paraId="2E5FE2B5" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E077BAD" w14:textId="7E9B1B7D" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F502B3">
+          <w:p w14:paraId="2F88FD7E" w14:textId="7599A0E2" w:rsidR="00382297" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>TBC – request made, awaiting user group decision.</w:t>
+              <w:t>Understanding AI in MI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3571860B" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="197"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40207636" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="00F502B3">
+          <w:p w14:paraId="5F302178" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="02991E40" w14:textId="77777777" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="2FF615A7" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="780C7B08" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="004B0A10" w:rsidRDefault="00B23510" w:rsidP="009B1A77">
+          <w:p w14:paraId="322D4C6E" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="004B0A10" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Monday 24</w:t>
             </w:r>
             <w:r w:rsidRPr="0047641D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11D8D347" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="004B0A10" w:rsidRDefault="00B23510" w:rsidP="009B1A77">
+          <w:p w14:paraId="0ED9F28D" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="004B0A10" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0A10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D5EAF83" w14:textId="2E63E7E4" w:rsidR="00B23510" w:rsidRPr="004B0A10" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="5A3AD5DA" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="004B0A10" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28F38E6E" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="1E2AE2BD" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Critical Appraisal – Part 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64801CD0" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="6E493EA1" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22ABD4F3" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="0AF49BC1" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Recognise the key components of clinical trial design and apply these to a critical appraisal of the literature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DE4AE1" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="6507F8ED" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67EB621E" w14:textId="19406213" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="7DE596AD" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="7C7639A5" w14:textId="77777777" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="6F909C8B" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C39E15" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="004B0A10" w:rsidRDefault="00B23510" w:rsidP="009B1A77">
+          <w:p w14:paraId="0EA96B68" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="004B0A10" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Wednesday 26</w:t>
             </w:r>
             <w:r w:rsidRPr="0047641D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39944BD8" w14:textId="77777777" w:rsidR="00B23510" w:rsidRDefault="00B23510" w:rsidP="009B1A77">
+          <w:p w14:paraId="148A300D" w14:textId="77777777" w:rsidR="00382297" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0A10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 11.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF17264" w14:textId="4D0A6328" w:rsidR="00B23510" w:rsidRPr="004B0A10" w:rsidRDefault="00B23510" w:rsidP="009B1A77">
+          <w:p w14:paraId="14623034" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="004B0A10" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="657BD548" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="15DFE753" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Critical Appraisal – Part 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68BE3D18" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="49BA29FA" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AB21F72" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="05E938F6" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Recognise the key components of clinical trial design and apply these to a critical appraisal of the literature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="653AA898" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="5F3AE060" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1662B81F" w14:textId="55FF221B" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="70BEA6C0" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23510" w:rsidRPr="00447411" w14:paraId="32831692" w14:textId="77777777" w:rsidTr="00B23510">
+      <w:tr w:rsidR="00382297" w:rsidRPr="00447411" w14:paraId="354F6625" w14:textId="77777777" w:rsidTr="00382297">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EE3EB31" w14:textId="0A5CBCF2" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="009B1A77">
+          <w:p w14:paraId="19D273F7" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00060ADA" w14:textId="38C2AF5C" w:rsidR="00B23510" w:rsidRDefault="00B23510" w:rsidP="009B1A77">
+          <w:p w14:paraId="39B77AC3" w14:textId="77777777" w:rsidR="00382297" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>09.30 – 10.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73E020FD" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="4EED4EE0" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">What next? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02DB0F36" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="00F7BE85" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3282" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="785E7BA6" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="3B54B14F" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Develop virtual networking skills and share MI practice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E33F12" w14:textId="77777777" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="3B22F7FF" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30F75C5E" w14:textId="5BBA8551" w:rsidR="00B23510" w:rsidRPr="00447411" w:rsidRDefault="00B23510" w:rsidP="0047641D">
+          <w:p w14:paraId="4790BDD7" w14:textId="77777777" w:rsidR="00382297" w:rsidRPr="00447411" w:rsidRDefault="00382297" w:rsidP="0038384B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00447411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="1CB67C86" w14:textId="77777777" w:rsidR="004F1C75" w:rsidRDefault="004F1C75" w:rsidP="00B23510">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F1C75" w:rsidSect="004A7D9D">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="425" w:right="1440" w:bottom="964" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="717F7A83" w14:textId="77777777" w:rsidR="00810265" w:rsidRDefault="00810265" w:rsidP="0038279D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0CCCD33D" w14:textId="77777777" w:rsidR="00810265" w:rsidRDefault="00810265" w:rsidP="0038279D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CF2CC23" w14:textId="77777777" w:rsidR="00810265" w:rsidRDefault="00810265">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F9FBBF7" w14:textId="77777777" w:rsidR="00810265" w:rsidRDefault="00810265">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F1D8187" w14:textId="77777777" w:rsidR="00810265" w:rsidRDefault="00810265">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1E3779C4" w14:textId="77777777" w:rsidR="00810265" w:rsidRDefault="00810265" w:rsidP="0038279D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D772A74" w14:textId="77777777" w:rsidR="00810265" w:rsidRDefault="00810265" w:rsidP="0038279D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31B8B434" w14:textId="35026412" w:rsidR="00810265" w:rsidRDefault="00810265">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-914781069"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="31324A6A" w14:textId="0E8E8333" w:rsidR="00810265" w:rsidRDefault="00B23510">
+      <w:p w14:paraId="31324A6A" w14:textId="0E8E8333" w:rsidR="00810265" w:rsidRDefault="00382297">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="641437E5">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="PowerPlusWaterMarkObject1946275142" o:spid="_x0000_s159745" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:455.8pt;height:273.45pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#7f7f7f [1612]" stroked="f">
+            <v:shape id="PowerPlusWaterMarkObject1946275142" o:spid="_x0000_s159745" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:455.8pt;height:273.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#7f7f7f [1612]" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69085466" w14:textId="7FE5FC06" w:rsidR="00810265" w:rsidRDefault="00810265">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F7519D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61B618AC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7126,50 +6757,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="717272AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBA4FBC6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E6779BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B484993C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7314,51 +7058,51 @@
   <w:num w:numId="9" w16cid:durableId="610434743">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1346639194">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="965310433">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="187448644">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1005941589">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="282349701">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="792528021">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1039743485">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2141221072">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1559586285">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1113596770">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1553342953">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="812914531">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="586772491">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1414469980">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2023973716">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="13728944">
     <w:abstractNumId w:val="17"/>
   </w:num>
@@ -7373,56 +7117,59 @@
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1714383442">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1885752987">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="904030349">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1356884637">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="956066017">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="325980521">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="842092706">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1420831573">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="37" w16cid:durableId="125510534">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="106"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="159746"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="156"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7504,50 +7251,51 @@
     <w:rsid w:val="002A5514"/>
     <w:rsid w:val="002B01B0"/>
     <w:rsid w:val="002B191B"/>
     <w:rsid w:val="002B65E1"/>
     <w:rsid w:val="002C4431"/>
     <w:rsid w:val="002C4F81"/>
     <w:rsid w:val="002C57F7"/>
     <w:rsid w:val="002C5AAB"/>
     <w:rsid w:val="002D4DB1"/>
     <w:rsid w:val="002D5B18"/>
     <w:rsid w:val="002E2258"/>
     <w:rsid w:val="002E7BEA"/>
     <w:rsid w:val="0030099D"/>
     <w:rsid w:val="003041DA"/>
     <w:rsid w:val="00314060"/>
     <w:rsid w:val="00317A60"/>
     <w:rsid w:val="003440BD"/>
     <w:rsid w:val="0035040E"/>
     <w:rsid w:val="00352B6D"/>
     <w:rsid w:val="003563A3"/>
     <w:rsid w:val="0036431E"/>
     <w:rsid w:val="00364425"/>
     <w:rsid w:val="00365815"/>
     <w:rsid w:val="00372694"/>
     <w:rsid w:val="003779BE"/>
+    <w:rsid w:val="00382297"/>
     <w:rsid w:val="00382589"/>
     <w:rsid w:val="0038279D"/>
     <w:rsid w:val="00383B0C"/>
     <w:rsid w:val="00384A46"/>
     <w:rsid w:val="00392A87"/>
     <w:rsid w:val="003A55BB"/>
     <w:rsid w:val="003B3AA3"/>
     <w:rsid w:val="003D1F0D"/>
     <w:rsid w:val="003D5115"/>
     <w:rsid w:val="003D60B3"/>
     <w:rsid w:val="003E018D"/>
     <w:rsid w:val="003F4221"/>
     <w:rsid w:val="003F692C"/>
     <w:rsid w:val="00401F57"/>
     <w:rsid w:val="004033F9"/>
     <w:rsid w:val="00410C77"/>
     <w:rsid w:val="00410EF8"/>
     <w:rsid w:val="004120BC"/>
     <w:rsid w:val="004133F6"/>
     <w:rsid w:val="0042497F"/>
     <w:rsid w:val="00430A80"/>
     <w:rsid w:val="00435BE1"/>
     <w:rsid w:val="0044312B"/>
     <w:rsid w:val="00445BD4"/>
     <w:rsid w:val="00446FB3"/>
@@ -7588,95 +7336,97 @@
     <w:rsid w:val="00533A77"/>
     <w:rsid w:val="0053670F"/>
     <w:rsid w:val="00542D2C"/>
     <w:rsid w:val="00544731"/>
     <w:rsid w:val="00546F53"/>
     <w:rsid w:val="00556E74"/>
     <w:rsid w:val="0056078A"/>
     <w:rsid w:val="0056323D"/>
     <w:rsid w:val="00571220"/>
     <w:rsid w:val="00575C57"/>
     <w:rsid w:val="00575E1E"/>
     <w:rsid w:val="00580931"/>
     <w:rsid w:val="005954F3"/>
     <w:rsid w:val="00597876"/>
     <w:rsid w:val="005A1A0F"/>
     <w:rsid w:val="005A27BF"/>
     <w:rsid w:val="005A63CF"/>
     <w:rsid w:val="005A6A5D"/>
     <w:rsid w:val="005B0544"/>
     <w:rsid w:val="005B2EDE"/>
     <w:rsid w:val="005B4005"/>
     <w:rsid w:val="005B7A31"/>
     <w:rsid w:val="005C0A20"/>
     <w:rsid w:val="005D0B1A"/>
     <w:rsid w:val="005D1878"/>
+    <w:rsid w:val="005D1B8C"/>
     <w:rsid w:val="005D4FFC"/>
     <w:rsid w:val="005E4191"/>
     <w:rsid w:val="005E4A81"/>
     <w:rsid w:val="005E503A"/>
     <w:rsid w:val="005E6862"/>
     <w:rsid w:val="006050CC"/>
     <w:rsid w:val="00610764"/>
     <w:rsid w:val="00612661"/>
     <w:rsid w:val="00615369"/>
     <w:rsid w:val="00620E25"/>
     <w:rsid w:val="00620EC5"/>
     <w:rsid w:val="00624F57"/>
     <w:rsid w:val="0062583C"/>
     <w:rsid w:val="006260CF"/>
     <w:rsid w:val="00631824"/>
     <w:rsid w:val="006338D8"/>
     <w:rsid w:val="00634174"/>
     <w:rsid w:val="006350B2"/>
     <w:rsid w:val="00636C4D"/>
     <w:rsid w:val="00650034"/>
     <w:rsid w:val="00656C80"/>
     <w:rsid w:val="00656FA6"/>
     <w:rsid w:val="0066004A"/>
     <w:rsid w:val="00665EA4"/>
     <w:rsid w:val="00666224"/>
     <w:rsid w:val="00666659"/>
     <w:rsid w:val="00667A86"/>
     <w:rsid w:val="00672033"/>
     <w:rsid w:val="00672E50"/>
     <w:rsid w:val="006823A0"/>
     <w:rsid w:val="00683F40"/>
     <w:rsid w:val="006877A5"/>
     <w:rsid w:val="00687E3A"/>
     <w:rsid w:val="0069226D"/>
     <w:rsid w:val="006973A7"/>
     <w:rsid w:val="006A6A92"/>
     <w:rsid w:val="006B067F"/>
     <w:rsid w:val="006B5460"/>
     <w:rsid w:val="006B5906"/>
     <w:rsid w:val="006B6BEB"/>
     <w:rsid w:val="006C0351"/>
     <w:rsid w:val="006C039F"/>
     <w:rsid w:val="006C0C5E"/>
     <w:rsid w:val="006C36EC"/>
     <w:rsid w:val="006C7A0B"/>
+    <w:rsid w:val="006D3F47"/>
     <w:rsid w:val="006D7FBD"/>
     <w:rsid w:val="006E7C75"/>
     <w:rsid w:val="006F708D"/>
     <w:rsid w:val="006F7352"/>
     <w:rsid w:val="0070151A"/>
     <w:rsid w:val="00703B57"/>
     <w:rsid w:val="00705AB5"/>
     <w:rsid w:val="00716856"/>
     <w:rsid w:val="007209A0"/>
     <w:rsid w:val="007259DA"/>
     <w:rsid w:val="00730E55"/>
     <w:rsid w:val="00734417"/>
     <w:rsid w:val="007361C5"/>
     <w:rsid w:val="00741A1E"/>
     <w:rsid w:val="00743A09"/>
     <w:rsid w:val="007450B2"/>
     <w:rsid w:val="00746085"/>
     <w:rsid w:val="0074746B"/>
     <w:rsid w:val="007508C2"/>
     <w:rsid w:val="00750A14"/>
     <w:rsid w:val="0075240E"/>
     <w:rsid w:val="007579A0"/>
     <w:rsid w:val="0076349B"/>
     <w:rsid w:val="00764095"/>
     <w:rsid w:val="00764AD2"/>
@@ -7955,51 +7705,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="159746"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12BFFEE8"/>
   <w15:docId w15:val="{4BF0C185-EFDC-4ED9-A508-0554800BED3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8810,51 +8560,51 @@
     <w:rsid w:val="00B92BEE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00DF567A"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="18513727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="116606351">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9864,67 +9614,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{540819DD-4620-4D84-96C8-F1983EFF669B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>367</Words>
-  <Characters>2079</Characters>
+  <Words>351</Words>
+  <Characters>1960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2442</CharactersWithSpaces>
+  <CharactersWithSpaces>2307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sandra Wharton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>