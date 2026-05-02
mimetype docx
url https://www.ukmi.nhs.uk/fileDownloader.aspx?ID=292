--- v0 (2025-11-03)
+++ v1 (2026-05-02)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="47BF293F" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="47BF293F" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Virtual National Medicines Information Training Course (vNMITC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
@@ -55,1031 +55,1045 @@
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD36D2A" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="632D9F25" w14:textId="0B9E2A8F" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="632D9F25" w14:textId="0B9E2A8F" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Things you should know before attending</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683F28BA" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0A630D" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="5A0A630D" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The virtual National Medicines Information Training Course (vNMITC) is designed for pharmacy practitioners working as specialists in UK-based NHS Medicines Information (MI) or Medicines Advice (MA) services. The vNMITC will equip participants with the knowledge and skills required to provide and develop MI/MA services.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B86D0BF" w14:textId="3C930F17" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+        <w:t>The virtual National Medicines Information Training Course (vNMITC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) is designed for pharmacy practitioners working as specialists in UK-based NHS Medicines Information (MI) or Medicines Advice (MA) services. The vNMITC will equip participants with the knowledge and skills required to provide and develop MI/MA services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B86D0BF" w14:textId="3C930F17" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The vNMITC is organised and delivered by a variety of experienced UKMi specialists every </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and involves pre-session work supported by live sessions with the experts. It provides an excellent opportunity for participants to network with MI colleagues from across the UK. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E032639" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39DE35B2" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="39DE35B2" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Pharmacy technicians</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the Medicines Information and Advice Training Programme (MIATP) should consult their course programme and that for the vNMITC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBEB11A" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A9CF834" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="5A9CF834" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>How course content is identified</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EAC0DA" w14:textId="4265E189" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="52EAC0DA" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The contents of the vNMITC are guided by topics raised through attendee feedback following each session, incidents in MI reports, topics raised by UKMi Exec and its subgroups, the UKMi network (through the discussion forum), and through topics not covered by other national course providers. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12F53C7F" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+        <w:t>The contents of the vNMITC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are guided by topics raised through attendee feedback following each session, incidents in MI reports (via IRMIS), topics raised by UKMi Exec and its subgroups, the UKMi network (through the discussion forum), and through topics not covered by other national course providers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F53C7F" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Session topics are not designed to enhance clinical knowledge but are focused on the knowledge and skills required to run an MA service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651E8AAF" w14:textId="62862D90" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="651E8AAF" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Course content is reviewed </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and updated accordingly by session leads.</w:t>
+        <w:t>Course content is reviewed every 9 months and updated accordingly by session leads.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBB3E67" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D55E5A9" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="2D55E5A9" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Session content availability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535861FB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="535861FB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Session material and recordings (where available) will be on FutureNHS at </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00DB3729">
+        <w:r w:rsidR="00514DDD" w:rsidRPr="00DB3729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://future.nhs.uk/UKMedicinesInformation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Registration to FutureNHS is required and access to the workspace is by invitation only once attendance is confirmed by course leads. Membership to this workspace will include 3 months post course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B3AF02" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="084D8485" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="084D8485" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Pre-session material</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> will be available at least 2 weeks before the live interactive sessions for self-study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E19CEA" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A4D7DA3" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="0A4D7DA3" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The workspace contains:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D99005" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="59D99005" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pre-session material (self-study), post-session material (further development) and recordings (where available) for each session</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A77020C" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="0A77020C" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>meeting details (which will be sent to attendees as Microsoft (MS) Teams meeting invites)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="129649A6" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+        <w:t xml:space="preserve">meeting details (which will be sent to attendees as Microsoft (MS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Teams meeting invites)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129649A6" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>list of course attendees and contact details – in case attendees would like to contact each other or create a separate course network/chat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A941D21" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="2A941D21" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>list of tutors and facilitators and contact details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2E3AD5" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B93A78F" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="7B93A78F" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>How the sessions are delivered</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A902344" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="6A902344" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dates and times for the </w:t>
+        <w:t xml:space="preserve">Dates </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and times for the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>live interactive</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> MS Team meetings are based sessions on majority attendee responses from registration form and tutor availability. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A5CD88" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="36A5CD88" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Individual invitations will be sent by session leads/course lead once attendance confirmed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CAAE7B" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="11CAAE7B" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attendees will receive MS Teams calendar invites for each session which must be responded to (accept or decline). Please arrange cover or study leave to attend the session without distraction. Attendees should have access to a camera for all sessions especially the breakout rooms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27945085" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE1BBC1" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="7FE1BBC1" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cancellations and payments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11ECD939" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="11ECD939" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any cancellations made in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks prior to the start of the course must honour the course cost in full. If you are unable to attend for any reason after acceptance onto the course, please contact the vNMITC/MIATP course leads as soon as possible. All nominations are required to provide a local purchase order for the full cost of the course. Only accepted nominations will be charged, all other purchase orders will be deleted. Full payment needs to be received by UKMi before the start of the course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465607CB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="465607CB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any questions regarding the vNMITC course can be emailed to the course lead. Responses may take up to 5 working days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D75D767" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CD57065" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0345B4C7" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="0345B4C7" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Course Content</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2434E0DB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="2434E0DB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>All efforts have been made to ensure that the material presented under the vNMITC banner is correct at the time of writing. However, we cannot guarantee that errors have not crept in or that the state of knowledge has not changed since it was written.</w:t>
+        <w:t xml:space="preserve">All efforts have been made to ensure that the material presented under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3729">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>vNMITC banner is correct at the time of writing. However, we cannot guarantee that errors have not crept in or that the state of knowledge has not changed since it was written.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA2EBA2" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54366790" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="54366790" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Recordings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462FE49E" w14:textId="1A00229C" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="462FE49E" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please note that MS Teams allows audio and other information sent during the session to be recorded; we will be recording sessions so attendees can watch them again afterwards if they wish to. By joining th</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="36624B0E" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+        <w:t>Please note that MS Teams allows audio and other information sent during the session to be recorded; we will be recording sessions so attendees can watch them again afterwards if they wish to. By joining this session, you automatically consent to such recordings. If you do not want to be recorded, discuss your concerns with the host or course lead beforehand, or do not join the session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36624B0E" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MS Teams keeps recordings in cloud storage for 21 days for download, after which it is deleted from the cloud. Recordings will be uploaded to FutureNHS after the session for attendees to watch until 3 months post course</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> when they will be deleted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E620C3" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E83E062" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="5E83E062" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="006B5906" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Copyright</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04440013" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="04440013" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All material produced for the vNMITC is copyright. The copyright is owned by the author and/or their employing organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC37EAB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
-[...16 lines deleted...]
-        <w:t>When you are taking part in any of the sessions, please do not record any of the material yourself. Recordings of the sessions will be made available on NHS Futures for you to watch until </w:t>
+    <w:p w14:paraId="3FC37EAB" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you are taking part in any of the sessions, please do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not record any of the material yourself. Recordings of the sessions will be made available on NHS Futures for you to watch until </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5906">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>3 months post course</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, when they will be deleted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DF2E94" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="49DF2E94" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any course material you have been provided with, or course recordings you have access to, are for your own personal and educational use only. Please do not share them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120AB00C" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="120AB00C" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you would like to use the recordings or documents in any other way, please contact the author or Iram Husain (course lead) for permission first.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F106C64" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="3F106C64" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3729">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>All material on FutureNHS is the property of the relevant tutor and is not for further distribution or sharing. The material is for personal use only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741AFC5C" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRPr="00DB3729" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
@@ -1087,570 +1101,560 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5052ED" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="068A3188" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="00514DDD" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9AE34D" w14:textId="394ACF75" w:rsidR="00514DDD" w:rsidRDefault="001176AB" w:rsidP="00514DDD">
+    <w:p w14:paraId="7E9AE34D" w14:textId="77777777" w:rsidR="00514DDD" w:rsidRDefault="004B5857" w:rsidP="00514DDD">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Updated: </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00E4589D" w:rsidRPr="00E4589D">
+        <w:t>Updated: 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00E4589D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> April 2025</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71536866" w14:textId="77777777" w:rsidR="00F1672E" w:rsidRDefault="00F1672E"/>
     <w:sectPr w:rsidR="00F1672E" w:rsidSect="00514DDD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="425" w:right="1440" w:bottom="964" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D145D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A95489C4"/>
-    <w:lvl w:ilvl="0" w:tplc="2584C1EE">
+    <w:lvl w:ilvl="0" w:tplc="6FAC8652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64AEF834" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73F6378C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6816786E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8766EDB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A79C987A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A47EF1C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="ED9C24CA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F014D78E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B00E85F6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12F0EE2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A56248B2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B7720B9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57BE8450" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C6A8B5AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7966CE46" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="046E4778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C562A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="747423EA"/>
-    <w:lvl w:ilvl="0" w:tplc="F34C472C">
+    <w:lvl w:ilvl="0" w:tplc="30ACB144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E7B83D4A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FDC4F8FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B98490C4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5346FDA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="321EEE0A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FC863CB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7B68AD18" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="887C61AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0A46763A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AEDCC790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EC3E982E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7214EBD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B0D68912" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5C0EEAB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1B7E1466" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FE50C6B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7D780A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDA24D72"/>
-    <w:lvl w:ilvl="0" w:tplc="A490C668">
+    <w:lvl w:ilvl="0" w:tplc="D94A9156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0BC4C7DE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3340A50C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15FE1674" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="609CC1B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B18A931E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D6528058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6B447C38" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14C2A91C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14F0803C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3A70331A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15B2CD50" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B65EB4B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1B5285EC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C096BC62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3E188076" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B51A5B3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="923996192">
+  <w:num w:numId="1" w16cid:durableId="486357470">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1662082343">
+  <w:num w:numId="2" w16cid:durableId="564338152">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1299913503">
+  <w:num w:numId="3" w16cid:durableId="177892867">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00514DDD"/>
     <w:rsid w:val="00047665"/>
-    <w:rsid w:val="001176AB"/>
+    <w:rsid w:val="004B5857"/>
     <w:rsid w:val="00514DDD"/>
+    <w:rsid w:val="005D1B8C"/>
     <w:rsid w:val="006B5906"/>
-    <w:rsid w:val="007209A0"/>
     <w:rsid w:val="008752E9"/>
     <w:rsid w:val="009612DD"/>
     <w:rsid w:val="00DB3729"/>
     <w:rsid w:val="00DF3700"/>
-    <w:rsid w:val="00E4589D"/>
     <w:rsid w:val="00F1672E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="66B17F19"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F82450E5-7C9B-457B-9D3A-81FBB3E75DB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2151,51 +2155,51 @@
     <w:rsid w:val="00514DDD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00514DDD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/___https://future.nhs.uk/UKMedicinesInformation___.bXQtcHJvZC1jcC1ldXcyLTE6dW5pdmVyc2l0eWhvc3BpdGFsc291dGhhbXB0b246YzpvOjA0MWVkYmY1OTcxNDVmZWQyNmZmODFhYzk2ZTg1YTFlOjY6N2JlNjplOTA4NDQyYzMwMjZmZDliZjVhMjk1Y2E3ZjcwMzk4OTcxNGVlNzc4NDUyYjg1NjFjYjg5ZDU0M2RjZmI5MDdkOnA6VDpO" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2451,50 +2455,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>838</Words>
-  <Characters>4780</Characters>
+  <Words>841</Words>
+  <Characters>4795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>London North West University Healthcare NHS Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5607</CharactersWithSpaces>
+  <CharactersWithSpaces>5625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HUSAIN, Iram (LONDON NORTH WEST UNIVERSITY HEALTHCARE NHS TRUST)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>